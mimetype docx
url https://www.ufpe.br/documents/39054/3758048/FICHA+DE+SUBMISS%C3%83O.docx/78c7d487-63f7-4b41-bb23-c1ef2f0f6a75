--- v0 (2025-10-13)
+++ v1 (2026-05-05)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2FCCCFD5" w14:textId="3CA884B6" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="00000000" w:rsidP="00525257">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:pict w14:anchorId="1A7C0E57">
@@ -66,51 +66,51 @@
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251657728;visibility:hidden">
             <v:path o:extrusionok="t"/>
             <o:lock v:ext="edit" selection="t"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:object w:dxaOrig="1305" w:dyaOrig="1215" w14:anchorId="243EE644">
           <v:shape id="_x0000_s0" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:65.25pt;height:60.75pt;visibility:visible" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
             <v:path o:extrusionok="t"/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_s0" DrawAspect="Content" ObjectID="_1786433329" r:id="rId9"/>
+          <o:OLEObject Type="Embed" ProgID="Word.Picture.8" ShapeID="_x0000_s0" DrawAspect="Content" ObjectID="_1838530299" r:id="rId9"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F4DF359" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="003F5051" w:rsidRDefault="00DE4199" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5051">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
         </w:rPr>
         <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7D766C" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="003F5051" w:rsidRDefault="00DE4199" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
@@ -368,77 +368,97 @@
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OBRA:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="466C9F9B" w14:textId="77777777" w:rsidR="00F30C44" w:rsidRPr="00525257" w:rsidRDefault="00F30C44" w:rsidP="00525257">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="720" w:firstLineChars="0" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(   ) AUTORAL</w:t>
+        <w:t xml:space="preserve">(  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) AUTORAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5033E0D0" w14:textId="77777777" w:rsidR="00F30C44" w:rsidRPr="00525257" w:rsidRDefault="00F30C44" w:rsidP="00525257">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="720" w:firstLineChars="0" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(   ) ORGANIZADA</w:t>
+        <w:t xml:space="preserve">(  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) ORGANIZADA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7761F483" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="001A02BC" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28D7EB9C" w14:textId="79C30677" w:rsidR="007122D8" w:rsidRPr="007122D8" w:rsidRDefault="007122D8" w:rsidP="00BB3D56">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
@@ -522,51 +542,69 @@
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OBJETIVO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45311B4E" w14:textId="50A63828" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="00DE4199" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(no caso de obra didática, especificar a que nível de ensino se aplica, o(s) curso(s) e a(s) disciplina(s) na(s) qual(ais) poderá(ão) ser adotada</w:t>
+        <w:t>(no caso de obra didática, especificar a que nível de ensino se aplica, o(s) curso(s) e a(s) disciplina(s) na(s) qual(ais) poderá(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>) ser adotada</w:t>
       </w:r>
       <w:r w:rsidR="003F5051">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(s</w:t>
       </w:r>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0041156B">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -1417,51 +1455,105 @@
       </w:r>
       <w:r w:rsidR="00E917AF" w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ÍNDICES: (   ) SIM  (    ) NÃO</w:t>
+        <w:t xml:space="preserve">ÍNDICES: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SIM  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D3F011" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="001A02BC" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D5855FE" w14:textId="18EFCC84" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="00D674CD" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1501,51 +1593,105 @@
       </w:r>
       <w:r w:rsidR="00E917AF" w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A OBRA SERÁ PUBLICADA EM</w:t>
       </w:r>
       <w:r w:rsidR="00E917AF" w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>COEDIÇÃO: (    ) SIM  (    ) NÃO</w:t>
+        <w:t xml:space="preserve">COEDIÇÃO: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(    )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SIM  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030FE88B" w14:textId="77777777" w:rsidR="00525257" w:rsidRDefault="00525257" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EBA0F4F" w14:textId="516E62B3" w:rsidR="00601EA9" w:rsidRPr="00525257" w:rsidRDefault="00601EA9" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
@@ -1628,111 +1774,131 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CA8D13" w14:textId="77777777" w:rsidR="00653FEA" w:rsidRPr="00525257" w:rsidRDefault="00653FEA" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="086CF45E" w14:textId="351EE1EC" w:rsidR="00653FEA" w:rsidRPr="00525257" w:rsidRDefault="00653FEA" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   ) </w:t>
+        <w:t xml:space="preserve">(  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) </w:t>
       </w:r>
       <w:r w:rsidR="00E917AF" w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PARTICULAR</w:t>
       </w:r>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(recursos próprios)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="641DE6BD" w14:textId="77777777" w:rsidR="00653FEA" w:rsidRPr="00525257" w:rsidRDefault="00653FEA" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74531AE2" w14:textId="6C1D3785" w:rsidR="00653FEA" w:rsidRPr="00525257" w:rsidRDefault="00653FEA" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   ) </w:t>
+        <w:t xml:space="preserve">(  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) </w:t>
       </w:r>
       <w:r w:rsidR="00E917AF" w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FINANCIAMENTO PÚBLICO</w:t>
       </w:r>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(indique a origem dos recursos)</w:t>
@@ -1781,276 +1947,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00E917AF" w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48ED7776" w14:textId="77777777" w:rsidR="00653FEA" w:rsidRPr="00525257" w:rsidRDefault="00653FEA" w:rsidP="00525257">
-      <w:pPr>
-[...224 lines deleted...]
-    <w:p w14:paraId="018FE227" w14:textId="77777777" w:rsidR="00653FEA" w:rsidRPr="00525257" w:rsidRDefault="00653FEA" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AF20E74" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="00DE4199" w:rsidP="00BC52A4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="566" w:hangingChars="284" w:hanging="568"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2064,88 +2004,98 @@
         </w:rPr>
         <w:t>TIPO DE OBRA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23213CA1" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="001A02BC" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58776704" w14:textId="66F1607D" w:rsidR="00902C4C" w:rsidRPr="00525257" w:rsidRDefault="00E917AF" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(   ) </w:t>
+        <w:t xml:space="preserve">(  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00525257">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) </w:t>
       </w:r>
       <w:r w:rsidR="00902C4C" w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>LIVRO DIGITAL</w:t>
       </w:r>
       <w:r w:rsidR="00902C4C" w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="656A22CF" w14:textId="77777777" w:rsidR="00902C4C" w:rsidRPr="00525257" w:rsidRDefault="00902C4C" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0300B6A2" w14:textId="0B224F96" w:rsidR="00902C4C" w:rsidRPr="00525257" w:rsidRDefault="00E917AF" w:rsidP="00525257">
+    <w:p w14:paraId="0300B6A2" w14:textId="40650A13" w:rsidR="00902C4C" w:rsidRPr="00525257" w:rsidRDefault="00E917AF" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(   ) </w:t>
       </w:r>
       <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>LIVRO FISICO</w:t>
       </w:r>
@@ -2167,57 +2117,57 @@
       </w:r>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidR="00902C4C" w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00525257">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>exemplares</w:t>
       </w:r>
-      <w:r w:rsidR="00DE4199" w:rsidRPr="00525257">
-[...5 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="000D22B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (entre 200 e 500 exemplares)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E17110" w14:textId="77777777" w:rsidR="00902C4C" w:rsidRDefault="00902C4C" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A547574" w14:textId="6F5CD240" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="00DE4199" w:rsidP="00BC52A4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="566" w:hangingChars="284" w:hanging="568"/>
         <w:rPr>
@@ -2301,51 +2251,50 @@
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2269"/>
         <w:gridCol w:w="413"/>
         <w:gridCol w:w="2705"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="425"/>
       </w:tblGrid>
       <w:tr w:rsidR="00611187" w:rsidRPr="00525257" w14:paraId="5BFD1509" w14:textId="77777777" w:rsidTr="007A772A">
         <w:trPr>
           <w:trHeight w:val="292"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="06E68B23" w14:textId="77777777" w:rsidR="00611187" w:rsidRPr="00525257" w:rsidRDefault="00611187" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -2370,80 +2319,78 @@
             <w:r w:rsidRPr="00525257">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> LITERÁRIO</w:t>
             </w:r>
             <w:r w:rsidRPr="00525257">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2404D8EA" w14:textId="63CB3CC0" w:rsidR="00611187" w:rsidRPr="00525257" w:rsidRDefault="00611187" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2D725E53" w14:textId="77777777" w:rsidR="00611187" w:rsidRDefault="00611187" w:rsidP="00611187">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -2487,82 +2434,80 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611187">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(especifique abaixo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="690246E5" w14:textId="6BC8BA7E" w:rsidR="00611187" w:rsidRPr="00525257" w:rsidRDefault="00611187" w:rsidP="00611187">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="51100523" w14:textId="77777777" w:rsidR="00611187" w:rsidRDefault="00611187" w:rsidP="00611187">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -2615,926 +2560,1006 @@
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00611187">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(especifique abaixo)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1766C0BF" w14:textId="032C89FC" w:rsidR="00611187" w:rsidRPr="00525257" w:rsidRDefault="00611187" w:rsidP="00611187">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A02BC" w:rsidRPr="00525257" w14:paraId="52CB834E" w14:textId="77777777" w:rsidTr="007A772A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="171CD636" w14:textId="0D859359" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="00611187" w:rsidP="00611187">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="48528439" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="001A02BC" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2705" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="20A757CD" w14:textId="545040D8" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="00DE4199" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525257">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>OBRA MONOGRÁFICA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EE005D3" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="001A02BC" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="034C4BE5" w14:textId="1234033C" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="00DE4199" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525257">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TEXTO P/ AULA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2108344F" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="001A02BC" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A02BC" w:rsidRPr="00525257" w14:paraId="004705FC" w14:textId="77777777" w:rsidTr="007A772A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6479388D" w14:textId="1B433D8C" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="00611187" w:rsidP="00611187">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>---</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="197B64AC" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="001A02BC" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2705" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2DD1E018" w14:textId="75CEE2C2" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="00DE4199" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525257">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENSAIOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="678EC8BD" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="001A02BC" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6BB7FA8F" w14:textId="706CCF17" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="00DE4199" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525257">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TEXTO P/ EXERCÍCIOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C14427A" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="001A02BC" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A02BC" w:rsidRPr="00525257" w14:paraId="2577B961" w14:textId="77777777" w:rsidTr="007A772A">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3FBD48D9" w14:textId="287AE3E5" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="00611187" w:rsidP="00611187">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>----</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5BA07E6E" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="001A02BC" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2705" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="371F22C5" w14:textId="1CDE2B68" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="00DE4199" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525257">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>COLETÂNEA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4085AD1E" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="001A02BC" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="634F31A9" w14:textId="19518B56" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="00DE4199" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00525257">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> MONOGRAFIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="70311175" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="001A02BC" w:rsidP="00525257">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="692A6546" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidRDefault="001A02BC" w:rsidP="00525257">
+    <w:p w14:paraId="692A6546" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRDefault="001A02BC" w:rsidP="00525257">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="-496" w:hanging="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001A02BC" w:rsidRPr="00525257" w:rsidSect="00837750">
+    <w:p w14:paraId="79F7942C" w14:textId="77777777" w:rsidR="00240A99" w:rsidRDefault="00240A99" w:rsidP="00525257">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-496" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71783421" w14:textId="77777777" w:rsidR="00240A99" w:rsidRDefault="00240A99" w:rsidP="00525257">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-496" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40AE542E" w14:textId="1970CA07" w:rsidR="00240A99" w:rsidRDefault="00240A99" w:rsidP="00240A99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-496" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00240A99">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>LOCAL E DATA:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116C840F" w14:textId="77777777" w:rsidR="00240A99" w:rsidRDefault="00240A99" w:rsidP="00240A99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-496" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D92B4A" w14:textId="77777777" w:rsidR="00240A99" w:rsidRDefault="00240A99" w:rsidP="00240A99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-496" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4386B9E3" w14:textId="77777777" w:rsidR="00240A99" w:rsidRDefault="00240A99" w:rsidP="00240A99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-496" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E9F4A5D" w14:textId="5B291588" w:rsidR="00240A99" w:rsidRPr="00240A99" w:rsidRDefault="00240A99" w:rsidP="00240A99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-496" w:hanging="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ASSINATURA: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00240A99" w:rsidRPr="00240A99" w:rsidSect="00837750">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="425" w:right="1701" w:bottom="851" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E74E025" w14:textId="77777777" w:rsidR="008730A2" w:rsidRDefault="008730A2">
+    <w:p w14:paraId="127FCD09" w14:textId="77777777" w:rsidR="002D32D9" w:rsidRDefault="002D32D9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51C80BCB" w14:textId="77777777" w:rsidR="008730A2" w:rsidRDefault="008730A2">
+    <w:p w14:paraId="587D84E7" w14:textId="77777777" w:rsidR="002D32D9" w:rsidRDefault="002D32D9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6787A1B5" w14:textId="77777777" w:rsidR="008730A2" w:rsidRDefault="008730A2">
+    <w:p w14:paraId="6ABA1427" w14:textId="77777777" w:rsidR="002D32D9" w:rsidRDefault="002D32D9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74D3960A" w14:textId="77777777" w:rsidR="008730A2" w:rsidRDefault="008730A2">
+    <w:p w14:paraId="53DEB155" w14:textId="77777777" w:rsidR="002D32D9" w:rsidRDefault="002D32D9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6795CF05" w14:textId="77777777" w:rsidR="001A02BC" w:rsidRDefault="001A02BC">
     <w:pPr>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1204633A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="07848EE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="600" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="598" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
@@ -4076,137 +4101,144 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1443039425">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="969936416">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1205216875">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1036391105">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="298148906">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A02BC"/>
+    <w:rsid w:val="000D22B4"/>
     <w:rsid w:val="00115956"/>
     <w:rsid w:val="001A02BC"/>
     <w:rsid w:val="00213680"/>
     <w:rsid w:val="0022295B"/>
     <w:rsid w:val="00230E7C"/>
+    <w:rsid w:val="00240A99"/>
+    <w:rsid w:val="002D32D9"/>
     <w:rsid w:val="00331901"/>
     <w:rsid w:val="003F5051"/>
     <w:rsid w:val="0041156B"/>
     <w:rsid w:val="00525257"/>
     <w:rsid w:val="005D47D6"/>
     <w:rsid w:val="00601EA9"/>
     <w:rsid w:val="00611187"/>
     <w:rsid w:val="00612A87"/>
     <w:rsid w:val="00650CFB"/>
     <w:rsid w:val="00653FEA"/>
     <w:rsid w:val="00697B65"/>
     <w:rsid w:val="007122D8"/>
     <w:rsid w:val="00753ADF"/>
     <w:rsid w:val="007A772A"/>
     <w:rsid w:val="00837750"/>
     <w:rsid w:val="008730A2"/>
     <w:rsid w:val="00902C4C"/>
     <w:rsid w:val="00925E58"/>
+    <w:rsid w:val="00977F72"/>
+    <w:rsid w:val="009C43A1"/>
     <w:rsid w:val="00B702E7"/>
     <w:rsid w:val="00BB3D56"/>
     <w:rsid w:val="00BC52A4"/>
+    <w:rsid w:val="00C1384B"/>
     <w:rsid w:val="00CD25BB"/>
     <w:rsid w:val="00D674CD"/>
     <w:rsid w:val="00DE4199"/>
     <w:rsid w:val="00E400CB"/>
     <w:rsid w:val="00E917AF"/>
     <w:rsid w:val="00F30C44"/>
     <w:rsid w:val="00F66481"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1028"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="04D2AE47"/>
   <w15:docId w15:val="{2C8F7F1A-5612-45F6-9A92-BAB4C3500861}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:ind w:hanging="1"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4860,51 +4892,51 @@
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal0"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="100" w:type="dxa"/>
         <w:left w:w="100" w:type="dxa"/>
         <w:bottom w:w="100" w:type="dxa"/>
         <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5211,66 +5243,66 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mh74F8nN6ED1Yj+5vfuGHFn6XuxNQ==">AMUW2mWkNei5d7dpASnsPtm7Lm7PwcjLGv3ZQ5dIOZK/5WC/LsNW4vRLaoWnICUi3yYCnd0auEetXWYYtxsUJpxJ+oGLSF7dV5qPx5NJ98Jzsi2u1M8bY6go+SCSPnSJuPO8itJdvbVJ</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>667</Words>
-  <Characters>3603</Characters>
+  <Words>658</Words>
+  <Characters>3556</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
+  <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4262</CharactersWithSpaces>
+  <CharactersWithSpaces>4206</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Larissa Pinho Alves Ribeiro</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>